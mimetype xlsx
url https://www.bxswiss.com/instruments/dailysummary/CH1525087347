--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1c2d947d9d410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11628fbd095e4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re195bd4695204a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238c529dbd2d4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e9eabdf1424e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re195bd4695204a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da56c74c0324308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238c529dbd2d4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...65 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>98,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>