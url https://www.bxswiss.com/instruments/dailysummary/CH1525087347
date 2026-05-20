--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11628fbd095e4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fc74f2d1e64213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238c529dbd2d4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f45ab6644ed4e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da56c74c0324308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238c529dbd2d4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4a2ba6b8684595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f45ab6644ed4e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,840</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>99,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>98,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>