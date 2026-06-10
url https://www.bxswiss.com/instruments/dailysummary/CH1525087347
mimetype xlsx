--- v2 (2026-05-20)
+++ v3 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fc74f2d1e64213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790f8eee3dc7488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f45ab6644ed4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c7e14fd6fa4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4a2ba6b8684595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f45ab6644ed4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1225fc6b044f454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c7e14fd6fa4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...26 lines deleted...]
-          <x:t>98,610</x:t>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...281 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
-[...139 lines deleted...]
-          <x:t>98,420</x:t>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>