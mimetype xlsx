--- v3 (2026-06-10)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790f8eee3dc7488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a4d0a8f6f041c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c7e14fd6fa4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0822732d9b904a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1225fc6b044f454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c7e14fd6fa4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84aa96ba0f14c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0822732d9b904a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,680</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,020</x:t>
-[...129 lines deleted...]
-          <x:t>97,140</x:t>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,230</x:t>
-[...26 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>