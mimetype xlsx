--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a4d0a8f6f041c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1f5dc90bdd4508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0822732d9b904a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fc2c639a184e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84aa96ba0f14c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0822732d9b904a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5177d0f85629457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fc2c639a184e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>94,900</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>99,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...220 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>