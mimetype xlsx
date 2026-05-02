--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34aac6e86a24f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67de716922542ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcc03483e1a46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f11389113446cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e133e9ce720434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcc03483e1a46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1188c05b08446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f11389113446cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>