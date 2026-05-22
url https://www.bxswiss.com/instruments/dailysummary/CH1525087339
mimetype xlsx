--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67de716922542ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6aa59e7f524f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f11389113446cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra046c204ba39426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1188c05b08446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f11389113446cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21570b52f5941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra046c204ba39426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>