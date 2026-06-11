--- v2 (2026-05-22)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6aa59e7f524f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c28143a49a4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra046c204ba39426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd6f27462504574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21570b52f5941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra046c204ba39426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4df3a7df64d47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd6f27462504574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>