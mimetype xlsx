--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c28143a49a4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cfb515ccd74bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd6f27462504574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16388080df514060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4df3a7df64d47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd6f27462504574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97dcbed5cbc4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16388080df514060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>