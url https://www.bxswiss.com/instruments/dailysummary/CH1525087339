--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cfb515ccd74bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb097e42513614734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16388080df514060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b49986a5a642d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97dcbed5cbc4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16388080df514060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98083f3ea4546ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b49986a5a642d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>