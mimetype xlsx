--- v5 (2026-07-22)
+++ v6 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb097e42513614734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46340229344d481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b49986a5a642d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fd86d4c687478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98083f3ea4546ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b49986a5a642d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb38e0fef0544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fd86d4c687478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>