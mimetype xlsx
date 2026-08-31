--- v6 (2026-08-11)
+++ v7 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46340229344d481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976e04496eac450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fd86d4c687478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53624f3d1eeb4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb38e0fef0544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fd86d4c687478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb24aaad1964306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53624f3d1eeb4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>