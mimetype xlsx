--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbc0f17a3fa41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46b9e7a0d4845e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6029e8f3e8d4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234bc2931a9c4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1c10a426344401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6029e8f3e8d4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f88a24a0a74c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234bc2931a9c4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -330,31 +246,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>