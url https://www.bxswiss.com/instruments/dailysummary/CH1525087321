--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46b9e7a0d4845e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8994670f14092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234bc2931a9c4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0090845e637c44c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f88a24a0a74c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234bc2931a9c4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d1d54e1c4420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0090845e637c44c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...11 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>99,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...107 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>