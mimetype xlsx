--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8994670f14092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re545d75e0b9942fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0090845e637c44c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e570fb79884451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d1d54e1c4420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0090845e637c44c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf867873d493d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e570fb79884451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...21 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>100,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>