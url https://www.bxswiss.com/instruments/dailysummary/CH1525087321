--- v3 (2026-05-21)
+++ v4 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re545d75e0b9942fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600efe387e974c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e570fb79884451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re782d61c831c475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf867873d493d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e570fb79884451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1e2b7a223c4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re782d61c831c475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...26 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>100,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>97,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>