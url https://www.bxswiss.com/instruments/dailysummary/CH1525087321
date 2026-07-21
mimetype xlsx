--- v4 (2026-06-11)
+++ v5 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600efe387e974c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba30c6556c7f4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re782d61c831c475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d23a45ec63e40d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1e2b7a223c4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re782d61c831c475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd69b6296ef24257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d23a45ec63e40d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,810</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...440 lines deleted...]
-          <x:t>96,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,000</x:t>
-[...112 lines deleted...]
-          <x:t>94,430</x:t>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>