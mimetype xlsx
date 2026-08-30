--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba30c6556c7f4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b116d6a660a488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d23a45ec63e40d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f48087b9d4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd69b6296ef24257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d23a45ec63e40d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc7e383ac814581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f48087b9d4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...43 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,990</x:t>
-[...225 lines deleted...]
-          <x:t>96,030</x:t>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>