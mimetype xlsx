--- v6 (2026-08-30)
+++ v7 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b116d6a660a488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203433fc367543f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f48087b9d4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad5af12db654193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc7e383ac814581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f48087b9d4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f03aa7648d452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad5af12db654193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>101,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>101,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>