--- v7 (2026-09-20)
+++ v8 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203433fc367543f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39ae59bc7ea446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad5af12db654193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ab86340f0b4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f03aa7648d452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad5af12db654193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6095ae9d154236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ab86340f0b4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>101,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>