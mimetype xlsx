--- v8 (2026-10-10)
+++ v9 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39ae59bc7ea446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195dc26091e74b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ab86340f0b4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2061f1faf4934000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6095ae9d154236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ab86340f0b4292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f305ce03d9b4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2061f1faf4934000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on ThyssenKrupp Marine Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>101,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...11 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...549 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>