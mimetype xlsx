--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3dccb9fce4e41a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ac5ae47b724933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5fa4f6931e404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbab9ffbbeea4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81416a0107c5444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5fa4f6931e404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36cdf7c7bfa4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbab9ffbbeea4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.62% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
-[...318 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>98,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>