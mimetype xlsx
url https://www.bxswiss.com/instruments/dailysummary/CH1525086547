--- v1 (2026-04-30)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ac5ae47b724933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf915f98639450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbab9ffbbeea4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9589d67ec3e04fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36cdf7c7bfa4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbab9ffbbeea4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9fb36ec0df436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9589d67ec3e04fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.62% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,810</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...183 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...38 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...43 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...90 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>