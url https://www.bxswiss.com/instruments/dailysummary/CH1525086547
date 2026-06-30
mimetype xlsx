--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf915f98639450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6781349ef8f4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9589d67ec3e04fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215d8f512edf4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9fb36ec0df436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9589d67ec3e04fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a020e9c1816439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215d8f512edf4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.62% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...210 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...129 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>