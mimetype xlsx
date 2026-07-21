--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6781349ef8f4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415e085c919a4f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215d8f512edf4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c052d5691d54c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a020e9c1816439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215d8f512edf4115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0d30892c15466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c052d5691d54c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.62% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,350</x:t>
-[...249 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,660</x:t>
-[...63 lines deleted...]
-          <x:t>95,630</x:t>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>