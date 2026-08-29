--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415e085c919a4f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b9b752ac7248f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c052d5691d54c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc4ceed8e344974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0d30892c15466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c052d5691d54c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288121a032ae485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc4ceed8e344974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.62% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,600</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>