--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3b01a1b53b439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a87e614b8d24533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb3da8741ef4746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422d0913aa3d4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0d0b9420bf46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb3da8741ef4746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f392cdfdf684255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422d0913aa3d4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.74% p.a. Multi Barrier Reverse Convertible on Barrick Mining, Freeport-McMoRan, Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525086539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>