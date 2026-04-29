--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d68762940134c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009bad2a9f94e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb1400bfb8344a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9f7e9a3b534471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ab962fc64c4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb1400bfb8344a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb3759d5f8d47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9f7e9a3b534471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...65 lines deleted...]
-          <x:t>99,960</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...38 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...301 lines deleted...]
-          <x:t>98,360</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>