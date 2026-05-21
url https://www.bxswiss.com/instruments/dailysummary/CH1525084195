--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009bad2a9f94e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb27dabe4d45442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9f7e9a3b534471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06dc471211094831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb3759d5f8d47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9f7e9a3b534471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd228f430e31d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06dc471211094831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>102,140</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>103,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...107 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>