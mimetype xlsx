--- v2 (2026-05-21)
+++ v3 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb27dabe4d45442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3c84131d894433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06dc471211094831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99abc3ac3f345a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd228f430e31d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06dc471211094831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93e4e3d744147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99abc3ac3f345a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,195</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...38 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>