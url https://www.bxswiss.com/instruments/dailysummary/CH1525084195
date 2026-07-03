--- v3 (2026-06-10)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3c84131d894433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5272b6858b74e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99abc3ac3f345a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fe7b5815484391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93e4e3d744147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99abc3ac3f345a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b29fef4a56549f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fe7b5815484391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...370 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>