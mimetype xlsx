--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5272b6858b74e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a695edae98745d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fe7b5815484391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabce4febf45743f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b29fef4a56549f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fe7b5815484391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c51a38bde244f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabce4febf45743f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>