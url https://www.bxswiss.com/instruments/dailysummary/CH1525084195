--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a695edae98745d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b511b09835b4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabce4febf45743f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ea1b7b2c654455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c51a38bde244f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabce4febf45743f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855cdbec682447d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ea1b7b2c654455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...92 lines deleted...]
-          <x:t>95,010</x:t>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,840</x:t>
-[...414 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>