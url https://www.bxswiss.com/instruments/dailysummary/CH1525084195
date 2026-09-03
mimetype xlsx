--- v6 (2026-08-13)
+++ v7 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b511b09835b4d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1982be07204346b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ea1b7b2c654455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664247605aea488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855cdbec682447d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ea1b7b2c654455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd69c86a78408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664247605aea488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>95,500</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,080</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>