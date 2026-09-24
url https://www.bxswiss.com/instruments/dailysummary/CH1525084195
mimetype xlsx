--- v7 (2026-09-03)
+++ v8 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1982be07204346b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra577324205c0440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664247605aea488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e99195d4c94383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd69c86a78408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664247605aea488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3671df89e24543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e99195d4c94383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...53 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...431 lines deleted...]
-          <x:t>101,515</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>