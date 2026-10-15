--- v8 (2026-09-24)
+++ v9 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra577324205c0440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde28e303998c4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e99195d4c94383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e204bf9a6fa444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3671df89e24543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e99195d4c94383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59f8ac147de4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e204bf9a6fa444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,665</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>