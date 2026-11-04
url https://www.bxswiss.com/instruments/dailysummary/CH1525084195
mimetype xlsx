--- v9 (2026-10-15)
+++ v10 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde28e303998c4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde71db2730e4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e204bf9a6fa444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb440a0eecc5b4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59f8ac147de4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e204bf9a6fa444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebd6b9d7f654c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb440a0eecc5b4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.50% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...306 lines deleted...]
-          <x:t>98,310</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>