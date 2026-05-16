--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5481fa4da37647f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fa69b82b2d4ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re799e8cdece64534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b781063e4647ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5e0b43397d412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re799e8cdece64534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724772916540487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b781063e4647ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...313 lines deleted...]
-          <x:t>102,230</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>