--- v1 (2026-05-16)
+++ v2 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fa69b82b2d4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb86126f5b84d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b781063e4647ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4dd188e5724a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724772916540487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b781063e4647ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3836f1dc6234960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4dd188e5724a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,355</x:t>
-[...43 lines deleted...]
-          <x:t>103,765</x:t>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,165</x:t>
-[...31 lines deleted...]
-          <x:t>103,525</x:t>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>103,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,055</x:t>
-[...269 lines deleted...]
-          <x:t>104,155</x:t>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>