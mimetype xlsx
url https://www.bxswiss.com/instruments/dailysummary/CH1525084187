--- v2 (2026-06-05)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb86126f5b84d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebb0a55985f41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4dd188e5724a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221aa203275447e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3836f1dc6234960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4dd188e5724a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aae968af3ae41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221aa203275447e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,065</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,305</x:t>
-[...21 lines deleted...]
-          <x:t>104,055</x:t>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,015</x:t>
-[...355 lines deleted...]
-          <x:t>104,800</x:t>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>