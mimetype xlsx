--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebb0a55985f41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df3df0292384ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221aa203275447e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1151ce325543c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aae968af3ae41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221aa203275447e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4025eef56e442f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1151ce325543c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>