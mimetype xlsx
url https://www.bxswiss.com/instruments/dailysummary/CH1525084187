--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df3df0292384ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bea2af605014b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1151ce325543c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111fed8e11734ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4025eef56e442f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1151ce325543c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d930af757744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111fed8e11734ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...16 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...156 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>99,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...139 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>