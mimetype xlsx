--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bea2af605014b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c4af4d2f9e4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111fed8e11734ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69cac35010b436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d930af757744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111fed8e11734ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07139ce3484c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69cac35010b436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>