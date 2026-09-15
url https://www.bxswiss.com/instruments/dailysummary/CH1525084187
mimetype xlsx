--- v6 (2026-08-26)
+++ v7 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c4af4d2f9e4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf229c04f16444c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69cac35010b436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef7d443aca14256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07139ce3484c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69cac35010b436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bc2d5453204a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef7d443aca14256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>