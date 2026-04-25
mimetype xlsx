--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c4d1d237ca4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea6cc20ff7b466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2699b55b6a144e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a304a6ffa34c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9234e183d12246cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2699b55b6a144e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4998add4c7a41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a304a6ffa34c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,332 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...82 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>