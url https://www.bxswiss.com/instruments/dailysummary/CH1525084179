--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea6cc20ff7b466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf623df09542b4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a304a6ffa34c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b45d4a199be427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4998add4c7a41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a304a6ffa34c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501b5cb207e84052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b45d4a199be427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>