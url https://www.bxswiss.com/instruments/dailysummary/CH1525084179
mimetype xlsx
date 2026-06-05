--- v2 (2026-05-15)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf623df09542b4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab08f3e846e48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b45d4a199be427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85e5aeb65b94b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501b5cb207e84052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b45d4a199be427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f5a507d8bb421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85e5aeb65b94b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,010</x:t>
-[...31 lines deleted...]
-          <x:t>102,740</x:t>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,235</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,610</x:t>
-[...173 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,695</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>