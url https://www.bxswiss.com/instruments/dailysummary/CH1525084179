--- v3 (2026-06-05)
+++ v4 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab08f3e846e48a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57be6f839efe49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85e5aeb65b94b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf187ae31984283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f5a507d8bb421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85e5aeb65b94b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc7c020256f4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf187ae31984283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,035</x:t>
-[...31 lines deleted...]
-          <x:t>104,005</x:t>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>104,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>104,195</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>