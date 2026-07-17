--- v4 (2026-06-27)
+++ v5 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57be6f839efe49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree499df54d7a4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf187ae31984283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf014d163ce9460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc7c020256f4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf187ae31984283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4054764fce4b48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf014d163ce9460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>