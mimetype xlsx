--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree499df54d7a4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90680f3cb8fd4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf014d163ce9460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff1b9a4612649ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4054764fce4b48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf014d163ce9460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c831ceb1ae64eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff1b9a4612649ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>