--- v6 (2026-08-06)
+++ v7 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90680f3cb8fd4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7498fe26f4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff1b9a4612649ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b19ef3f6a94507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c831ceb1ae64eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff1b9a4612649ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c318e9569b14c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b19ef3f6a94507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...38 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,725</x:t>
-[...65 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>