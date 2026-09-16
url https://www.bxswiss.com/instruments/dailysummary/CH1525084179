--- v7 (2026-08-26)
+++ v8 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7498fe26f4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b1212dba654d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b19ef3f6a94507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd022e56e377d41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c318e9569b14c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b19ef3f6a94507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c7167ae76b45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd022e56e377d41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>