--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52278b1654f74cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe85478769ad426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9a0cfa22434a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172610c156ac4cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12534740142c4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9a0cfa22434a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6181f60eabff44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172610c156ac4cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...244 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...171 lines deleted...]
-          <x:t>98,410</x:t>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>