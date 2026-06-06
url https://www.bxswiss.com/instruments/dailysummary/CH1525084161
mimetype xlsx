--- v1 (2026-05-15)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe85478769ad426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9b540212dc420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172610c156ac4cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339da464f9e04715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6181f60eabff44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172610c156ac4cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e334ea61948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339da464f9e04715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>