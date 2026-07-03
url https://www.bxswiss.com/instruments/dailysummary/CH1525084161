--- v2 (2026-06-06)
+++ v3 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9b540212dc420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509a6ca408834376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339da464f9e04715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0519e4b29d94da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e334ea61948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339da464f9e04715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044068e4b34148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0519e4b29d94da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>84,250</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>87,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>