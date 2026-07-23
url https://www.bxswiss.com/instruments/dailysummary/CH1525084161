--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509a6ca408834376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7097deab0c784a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0519e4b29d94da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3358eedc9a324f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044068e4b34148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0519e4b29d94da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45403a91af934f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3358eedc9a324f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>