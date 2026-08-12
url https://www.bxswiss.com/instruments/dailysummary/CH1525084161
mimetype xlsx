--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7097deab0c784a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6986838a343d4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3358eedc9a324f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac39f76ec29459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45403a91af934f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3358eedc9a324f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074f3521efe0443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac39f76ec29459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>72,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>