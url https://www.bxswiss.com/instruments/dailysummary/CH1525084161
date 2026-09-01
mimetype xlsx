--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6986838a343d4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439db6f2927f48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac39f76ec29459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692d49fc74244e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074f3521efe0443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac39f76ec29459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3154cfdf8dbe49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692d49fc74244e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>