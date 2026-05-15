--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19693fbafdf74c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec41ed683df047d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7ae9e9c85546cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99e924a311146c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788033acc9bd40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7ae9e9c85546cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000e2ef3ba034afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99e924a311146c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...114 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...301 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>