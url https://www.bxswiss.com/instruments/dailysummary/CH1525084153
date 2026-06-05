--- v1 (2026-05-15)
+++ v2 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec41ed683df047d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc720a27a9b464e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99e924a311146c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6311f901d3364b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000e2ef3ba034afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99e924a311146c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5cfbaf35ba4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6311f901d3364b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,770</x:t>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...21 lines deleted...]
-          <x:t>102,360</x:t>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,380</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...11 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,915</x:t>
-[...495 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>