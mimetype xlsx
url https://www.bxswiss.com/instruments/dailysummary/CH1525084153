--- v2 (2026-06-05)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc720a27a9b464e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3514a596cbde49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6311f901d3364b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95592ed974ff4e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5cfbaf35ba4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6311f901d3364b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccfe14ee9e14fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95592ed974ff4e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,590</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,330</x:t>
-[...593 lines deleted...]
-          <x:t>104,275</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>