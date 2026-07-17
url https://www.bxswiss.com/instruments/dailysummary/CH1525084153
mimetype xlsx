--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3514a596cbde49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69364ba11784d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95592ed974ff4e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra557269eafd9413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccfe14ee9e14fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95592ed974ff4e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7bb8749d1349fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra557269eafd9413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>