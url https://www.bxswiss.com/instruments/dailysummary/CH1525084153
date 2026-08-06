--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69364ba11784d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cc25bb6bf5423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra557269eafd9413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadbf80c818243aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7bb8749d1349fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra557269eafd9413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87cdb182f2634f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadbf80c818243aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...173 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...85 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...11 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,545</x:t>
-[...16 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>101,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>101,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>