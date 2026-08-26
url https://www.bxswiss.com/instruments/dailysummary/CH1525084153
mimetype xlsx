--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cc25bb6bf5423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9123a85059cd464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadbf80c818243aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2483c621e8594aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87cdb182f2634f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadbf80c818243aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01e41183b624a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2483c621e8594aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>102,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...146 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>