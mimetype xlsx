--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9123a85059cd464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ac2b04aa244747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2483c621e8594aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10ce8a3873d4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01e41183b624a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2483c621e8594aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef4edd9407549b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10ce8a3873d4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>103,325</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>