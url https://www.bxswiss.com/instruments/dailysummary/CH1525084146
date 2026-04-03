--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcb432ebb3e4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aff19dcb0524f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09f8a5d01fd4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08cff04ce154a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13d47f0a84d433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09f8a5d01fd4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1272f01746734024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08cff04ce154a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -330,31 +253,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>