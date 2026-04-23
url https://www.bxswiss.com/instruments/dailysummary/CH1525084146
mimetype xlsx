--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aff19dcb0524f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a4902350146fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08cff04ce154a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025814b8e21e450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1272f01746734024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08cff04ce154a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4d020f3c344e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025814b8e21e450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,513 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...60 lines deleted...]
-          <x:t>99,790</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...409 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>