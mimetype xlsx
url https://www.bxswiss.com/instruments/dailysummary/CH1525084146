--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a4902350146fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd72b00b4db4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025814b8e21e450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e49a6183a4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4d020f3c344e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025814b8e21e450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e253dde6ca4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e49a6183a4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...210 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>