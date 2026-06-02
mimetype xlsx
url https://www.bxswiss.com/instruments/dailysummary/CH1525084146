--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd72b00b4db4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4234150c1a042e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e49a6183a4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c40f0ac2194167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e253dde6ca4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e49a6183a4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ccf25adfa94a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c40f0ac2194167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,785</x:t>
-[...458 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>