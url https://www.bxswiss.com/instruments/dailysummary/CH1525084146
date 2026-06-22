--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4234150c1a042e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a160706a64b4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c40f0ac2194167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf666ca0dc9d4a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ccf25adfa94a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c40f0ac2194167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaee7d1298114a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf666ca0dc9d4a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...75 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...9 lines deleted...]
-          <x:t>99,720</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>