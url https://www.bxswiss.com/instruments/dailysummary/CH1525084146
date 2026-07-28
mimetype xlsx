--- v5 (2026-06-22)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a160706a64b4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2fc52bc0d441c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf666ca0dc9d4a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2fbc12683a46fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaee7d1298114a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf666ca0dc9d4a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a717a4a70bd4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2fbc12683a46fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>93,090</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,610</x:t>
-[...21 lines deleted...]
-          <x:t>93,440</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>96,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>