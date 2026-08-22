--- v6 (2026-07-28)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2fc52bc0d441c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91691f0abad04f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2fbc12683a46fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1742483930bf4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a717a4a70bd4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2fbc12683a46fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f63c0a03a64400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1742483930bf4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>95,150</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,780</x:t>
-[...151 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,950</x:t>
-[...225 lines deleted...]
-          <x:t>94,790</x:t>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>