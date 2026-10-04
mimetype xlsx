--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0e445ab4cf4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb01ce6893548be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65948a02d06e456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8512599e19934df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1809109c7faf41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65948a02d06e456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43c7403f7de4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8512599e19934df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>96,840</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>