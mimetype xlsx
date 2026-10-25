--- v10 (2026-10-04)
+++ v11 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb01ce6893548be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf47214a09c4cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8512599e19934df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3977137c4f3540a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43c7403f7de4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8512599e19934df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930ab2b1ef574ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3977137c4f3540a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>