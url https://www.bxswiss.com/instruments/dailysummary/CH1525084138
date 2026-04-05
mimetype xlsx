--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357be5ca992440e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fab31a3346249c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2563b4d68ce44097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8249147f680b42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6590f189aa84fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2563b4d68ce44097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re08a01dad3684f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8249147f680b42b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -330,31 +239,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>