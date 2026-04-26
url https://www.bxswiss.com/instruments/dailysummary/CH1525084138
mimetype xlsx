--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fab31a3346249c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd740021d7ecb4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8249147f680b42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54155cfbc20348c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re08a01dad3684f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8249147f680b42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a52fed220c54d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54155cfbc20348c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...46 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>100,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>