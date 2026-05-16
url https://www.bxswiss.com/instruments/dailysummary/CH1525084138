--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd740021d7ecb4333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9a7c0244824965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54155cfbc20348c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82068a3819ae4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a52fed220c54d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54155cfbc20348c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f206508be574b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82068a3819ae4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,605</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...301 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>