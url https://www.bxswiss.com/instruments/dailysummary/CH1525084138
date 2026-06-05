--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9a7c0244824965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5696b9c9242f4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82068a3819ae4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb4d4fee23e411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f206508be574b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82068a3819ae4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732fc7bb376d4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb4d4fee23e411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,040</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,680</x:t>
-[...43 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>92,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>