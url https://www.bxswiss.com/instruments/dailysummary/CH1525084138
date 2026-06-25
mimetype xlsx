--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5696b9c9242f4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7776bbe6934fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb4d4fee23e411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4a4b6066a44a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732fc7bb376d4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb4d4fee23e411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ba7482602b44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4a4b6066a44a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...102 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,010</x:t>
-[...458 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>