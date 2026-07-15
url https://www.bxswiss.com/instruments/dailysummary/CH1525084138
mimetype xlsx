--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7776bbe6934fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ee0a466764d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4a4b6066a44a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470ac777b66d4243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ba7482602b44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4a4b6066a44a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62764999637d4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470ac777b66d4243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>