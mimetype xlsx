--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ee0a466764d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627dcf1275d94775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470ac777b66d4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dec3d023184523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62764999637d4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470ac777b66d4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e1e6d0e1274e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dec3d023184523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,860</x:t>
-[...26 lines deleted...]
-          <x:t>93,740</x:t>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>91,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,230</x:t>
-[...85 lines deleted...]
-          <x:t>88,440</x:t>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>