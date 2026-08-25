--- v7 (2026-08-04)
+++ v8 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627dcf1275d94775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e85b31bee2642b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dec3d023184523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c6d3f5f90f471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e1e6d0e1274e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dec3d023184523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d926894135f4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c6d3f5f90f471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>91,600</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,230</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,730</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>