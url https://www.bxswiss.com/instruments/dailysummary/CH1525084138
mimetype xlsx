--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e85b31bee2642b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0e445ab4cf4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c6d3f5f90f471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65948a02d06e456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d926894135f4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c6d3f5f90f471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1809109c7faf41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65948a02d06e456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,270</x:t>
-[...495 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>