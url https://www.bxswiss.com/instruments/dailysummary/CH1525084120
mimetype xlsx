--- v5 (2026-08-29)
+++ v6 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedd8615e1245e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085352438c5e4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201ea7da1f974952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4398b5e80c47bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97265762227e47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201ea7da1f974952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7723fe1ee89e4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4398b5e80c47bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>103,175</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,960</x:t>
-[...114 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,975</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>104,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>103,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>