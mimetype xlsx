--- v6 (2026-09-18)
+++ v7 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085352438c5e4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e18674d0e4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4398b5e80c47bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42c991f693e4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7723fe1ee89e4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4398b5e80c47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501d6918b1a047ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42c991f693e4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,975</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>104,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>104,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>103,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...232 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...4 lines deleted...]
-          <x:t>101,920</x:t>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>