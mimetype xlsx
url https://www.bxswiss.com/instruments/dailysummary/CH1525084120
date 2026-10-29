--- v7 (2026-10-09)
+++ v8 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e18674d0e4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800a13bad9314852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42c991f693e4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9dbc64bd13d444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501d6918b1a047ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42c991f693e4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff086aeb80854e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9dbc64bd13d444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,315</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>100,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,530</x:t>
-[...102 lines deleted...]
-          <x:t>103,030</x:t>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>102,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...235 lines deleted...]
-          <x:t>102,360</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>