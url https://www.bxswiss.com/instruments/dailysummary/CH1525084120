--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb08e45b13c4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6359fdbe3e1640ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69665eb5638e4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c48d8b3e5df4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf567b7862747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69665eb5638e4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96cac0f500e409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c48d8b3e5df4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...426 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>