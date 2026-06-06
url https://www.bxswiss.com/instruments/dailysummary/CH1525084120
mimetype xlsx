--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6359fdbe3e1640ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra548732c1d7144ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c48d8b3e5df4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353535709d4640ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96cac0f500e409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c48d8b3e5df4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18a9d4298e04ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353535709d4640ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,645</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,645</x:t>
-[...318 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,010</x:t>
-[...11 lines deleted...]
-          <x:t>104,950</x:t>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,940</x:t>
-[...53 lines deleted...]
-          <x:t>105,845</x:t>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>105,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>102,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>