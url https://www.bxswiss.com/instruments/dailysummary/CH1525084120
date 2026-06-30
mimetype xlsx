--- v2 (2026-06-06)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra548732c1d7144ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf946a47e11814576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353535709d4640ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19e010415e54b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18a9d4298e04ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353535709d4640ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99bfbb5b8b234b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19e010415e54b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,950</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,940</x:t>
-[...205 lines deleted...]
-          <x:t>103,010</x:t>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,760</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,725</x:t>
-[...4 lines deleted...]
-          <x:t>102,780</x:t>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>105,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>