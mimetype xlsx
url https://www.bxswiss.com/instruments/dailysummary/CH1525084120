--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf946a47e11814576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce16d162ff34777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19e010415e54b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00ba750815b4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99bfbb5b8b234b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19e010415e54b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362355c221f24871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00ba750815b4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>