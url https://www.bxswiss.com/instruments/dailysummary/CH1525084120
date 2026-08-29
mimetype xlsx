--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce16d162ff34777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedd8615e1245e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00ba750815b4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201ea7da1f974952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362355c221f24871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00ba750815b4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97265762227e47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201ea7da1f974952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>96,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>