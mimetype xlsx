--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf43928041346fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd7cb2038da4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3309fc62974c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e62e7dd14477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b9336a94d541bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3309fc62974c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2380f7cf315437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e62e7dd14477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...114 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...301 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>