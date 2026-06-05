--- v1 (2026-05-16)
+++ v2 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd7cb2038da4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aed66b2e50b41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e62e7dd14477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a56b65aee4041f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2380f7cf315437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e62e7dd14477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e366afc5074f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a56b65aee4041f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,760</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...421 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,795</x:t>
-[...134 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>