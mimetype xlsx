--- v2 (2026-06-05)
+++ v3 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aed66b2e50b41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d72576851542f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a56b65aee4041f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc19b4c4d3d4baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e366afc5074f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a56b65aee4041f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879f8dd8123b41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc19b4c4d3d4baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,795</x:t>
-[...43 lines deleted...]
-          <x:t>100,855</x:t>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>99,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>