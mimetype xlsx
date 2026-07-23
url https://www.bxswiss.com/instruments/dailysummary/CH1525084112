--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d72576851542f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34074085d387434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc19b4c4d3d4baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ed19f3a7a240a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879f8dd8123b41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc19b4c4d3d4baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219988e9968d4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ed19f3a7a240a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...291 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>96,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>