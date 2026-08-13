--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34074085d387434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331dbe6a942a4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ed19f3a7a240a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96394b00f2514e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219988e9968d4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ed19f3a7a240a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc446b3386fd94d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96394b00f2514e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>99,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...107 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>