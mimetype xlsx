--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331dbe6a942a4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4901690afd4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96394b00f2514e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ce8f17a80040c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc446b3386fd94d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96394b00f2514e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18889d0fcf6d44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ce8f17a80040c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>