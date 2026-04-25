--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4697bf35d44cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8183e9457dec4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1137ad39d340c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c368331d534b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ad2fbb25de4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1137ad39d340c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref24efbd43ea4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c368331d534b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...205 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,020</x:t>
-[...11 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...117 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>