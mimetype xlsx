--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8183e9457dec4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34304be3fceb409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c368331d534b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892551ed22114085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref24efbd43ea4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c368331d534b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bf97c2b6084250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892551ed22114085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...220 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...11 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,950</x:t>
-[...102 lines deleted...]
-          <x:t>103,225</x:t>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...16 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,540</x:t>
-[...4 lines deleted...]
-          <x:t>103,265</x:t>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>