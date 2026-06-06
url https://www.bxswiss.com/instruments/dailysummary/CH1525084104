--- v2 (2026-05-16)
+++ v3 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34304be3fceb409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3ca5484dd44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892551ed22114085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa433f3dfddd4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bf97c2b6084250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892551ed22114085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2234f97ae40747e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa433f3dfddd4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,950</x:t>
-[...75 lines deleted...]
-          <x:t>103,120</x:t>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,030</x:t>
-[...16 lines deleted...]
-          <x:t>103,225</x:t>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,225</x:t>
-[...38 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>103,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,435</x:t>
-[...220 lines deleted...]
-          <x:t>103,675</x:t>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>