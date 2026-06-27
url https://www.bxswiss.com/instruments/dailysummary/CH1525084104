--- v3 (2026-06-06)
+++ v4 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3ca5484dd44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fb32e6b5354be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa433f3dfddd4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cb3029816348e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2234f97ae40747e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa433f3dfddd4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad201046018441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cb3029816348e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,435</x:t>
-[...205 lines deleted...]
-          <x:t>103,695</x:t>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,675</x:t>
-[...70 lines deleted...]
-          <x:t>103,855</x:t>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,855</x:t>
-[...301 lines deleted...]
-          <x:t>104,295</x:t>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>