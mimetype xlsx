--- v4 (2026-06-27)
+++ v5 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fb32e6b5354be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5276479633c64cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cb3029816348e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd158367302e47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad201046018441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cb3029816348e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4ffd03f1ad4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd158367302e47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>