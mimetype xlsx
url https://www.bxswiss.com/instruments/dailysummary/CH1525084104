--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5276479633c64cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f187d7908294003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd158367302e47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932641b4d78e4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4ffd03f1ad4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd158367302e47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d983a8c1d7f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932641b4d78e4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,955</x:t>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>100,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>100,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>