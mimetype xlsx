--- v6 (2026-08-06)
+++ v7 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f187d7908294003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44be1436d87e4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932641b4d78e4ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2152ede044413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d983a8c1d7f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932641b4d78e4ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7dbc84a6e94aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2152ede044413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>