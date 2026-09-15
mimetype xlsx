--- v7 (2026-08-26)
+++ v8 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44be1436d87e4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce50a65925a4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2152ede044413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb696977bbe4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7dbc84a6e94aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2152ede044413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4838d5f6a724f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb696977bbe4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on SLB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>