--- v7 (2026-09-15)
+++ v8 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d5433964a44731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a19930642f497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5650cdc3cb214783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5436083f272649e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d7082afa31427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5650cdc3cb214783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcec98530eaa4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5436083f272649e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>