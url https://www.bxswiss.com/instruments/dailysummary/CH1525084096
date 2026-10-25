--- v8 (2026-10-05)
+++ v9 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a19930642f497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f34d923fa9e4c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5436083f272649e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191e9c9fcd92435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcec98530eaa4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5436083f272649e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc736a3f180b94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191e9c9fcd92435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>