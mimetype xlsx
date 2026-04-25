--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78919aefff934116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edd140d18424af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd632d3fef5fc483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2902167b49ed4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1192c3bc271a49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd632d3fef5fc483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ef1a33406d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2902167b49ed4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,423 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...124 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>