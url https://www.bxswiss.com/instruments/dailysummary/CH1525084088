--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edd140d18424af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf478d464a94c48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2902167b49ed4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb00da2f03d4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ef1a33406d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2902167b49ed4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451042ae75ee4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb00da2f03d4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>