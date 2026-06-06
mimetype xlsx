--- v2 (2026-05-15)
+++ v3 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf478d464a94c48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43a940fd7a4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb00da2f03d4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a99f5cecef43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451042ae75ee4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb00da2f03d4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0296aaaf3d74c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a99f5cecef43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>103,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,365</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,675</x:t>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>