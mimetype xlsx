--- v3 (2026-06-06)
+++ v4 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43a940fd7a4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f899d90fa704689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a99f5cecef43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8da1af9929479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0296aaaf3d74c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a99f5cecef43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a58efa07dcb461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8da1af9929479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>103,675</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,675</x:t>
-[...80 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,545</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,065</x:t>
+          <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>103,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>