--- v4 (2026-06-27)
+++ v5 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f899d90fa704689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797b2c7eb15f4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8da1af9929479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474ca57d6fb44b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a58efa07dcb461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8da1af9929479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618758dca3364418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474ca57d6fb44b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>