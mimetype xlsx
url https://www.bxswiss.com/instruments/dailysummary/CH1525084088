--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797b2c7eb15f4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a27710b190e4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474ca57d6fb44b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cee8469c674c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618758dca3364418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474ca57d6fb44b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e409b78f9745f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cee8469c674c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,865</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>102,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...58 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>