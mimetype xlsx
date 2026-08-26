--- v6 (2026-08-06)
+++ v7 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a27710b190e4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b24f8d96324005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cee8469c674c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305c345a978e4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e409b78f9745f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cee8469c674c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16351ad8618347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305c345a978e4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...161 lines deleted...]
-          <x:t>102,210</x:t>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,220</x:t>
-[...16 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,280</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,280</x:t>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...4 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>