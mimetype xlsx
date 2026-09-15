--- v7 (2026-08-26)
+++ v8 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b24f8d96324005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36c10cc6c2a4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305c345a978e4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6829c30a414745f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16351ad8618347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305c345a978e4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fe8b336ae9493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6829c30a414745f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,390</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>