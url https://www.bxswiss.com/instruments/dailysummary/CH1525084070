--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc005dfd1b4824ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8206d04eae8d4542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5d453a357b4592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb4729904eb40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e994dc05b04f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5d453a357b4592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07fb21c4eba4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb4729904eb40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...60 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,705</x:t>
-[...264 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...58 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>