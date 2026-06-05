--- v1 (2026-04-25)
+++ v2 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8206d04eae8d4542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837671c66b644f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb4729904eb40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb54d14a73384e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07fb21c4eba4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb4729904eb40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3766baad2084d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb54d14a73384e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>102,690</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>101,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>