--- v2 (2026-06-05)
+++ v3 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837671c66b644f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2157397d76dc4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb54d14a73384e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa383719aa30463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3766baad2084d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb54d14a73384e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f8c0177f4d4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa383719aa30463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...603 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>