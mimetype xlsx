--- v3 (2026-06-29)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2157397d76dc4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7cd2997d194de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa383719aa30463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c68fe9b2b84e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f8c0177f4d4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa383719aa30463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc35b7b3c104869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c68fe9b2b84e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...11 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...4 lines deleted...]
-          <x:t>100,280</x:t>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>99,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>