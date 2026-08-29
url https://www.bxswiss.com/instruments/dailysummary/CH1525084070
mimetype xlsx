--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7cd2997d194de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb248a6d58c3a4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c68fe9b2b84e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae2a19992664c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc35b7b3c104869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c68fe9b2b84e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd474c850d4ab4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae2a19992664c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...517 lines deleted...]
-          <x:t>100,280</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...43 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...4 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>