--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250ab45079a94e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23699e48daf4fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d33f2243d7465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1fb21678dc3478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766c46484ce14966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d33f2243d7465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2836142e5314b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1fb21678dc3478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...60 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>99,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>