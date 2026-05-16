--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23699e48daf4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6325ddd77bbb4165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1fb21678dc3478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fcce7911974bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2836142e5314b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1fb21678dc3478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4269bf4ac0f64984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fcce7911974bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...70 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,030</x:t>
-[...161 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>