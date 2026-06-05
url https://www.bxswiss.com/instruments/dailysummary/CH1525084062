--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6325ddd77bbb4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cb05bf32dc49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fcce7911974bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ae701e1cb94413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4269bf4ac0f64984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fcce7911974bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1e0821a98e418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ae701e1cb94413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,990</x:t>
-[...58 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>100,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,230</x:t>
-[...129 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,290</x:t>
-[...53 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>