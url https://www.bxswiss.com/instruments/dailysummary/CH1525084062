--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cb05bf32dc49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54029f3e4ea14f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ae701e1cb94413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da6b1ce9a6a4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1e0821a98e418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ae701e1cb94413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc247667f5c7a42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da6b1ce9a6a4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>