--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54029f3e4ea14f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f3ad35d2b84e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da6b1ce9a6a4eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0138da27807e46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc247667f5c7a42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da6b1ce9a6a4eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567318a0d8c64871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0138da27807e46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...60 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...70 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...252 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>