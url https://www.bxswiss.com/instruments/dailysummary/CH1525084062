--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f3ad35d2b84e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0f265f91c54c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0138da27807e46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069a332fa8294780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567318a0d8c64871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0138da27807e46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f046d835b74578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069a332fa8294780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...53 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>99,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>