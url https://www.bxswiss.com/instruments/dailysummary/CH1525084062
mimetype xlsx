--- v6 (2026-08-04)
+++ v7 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0f265f91c54c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d724ca0a904eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069a332fa8294780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58de1d1c305d4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f046d835b74578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069a332fa8294780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036796281577486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58de1d1c305d4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>