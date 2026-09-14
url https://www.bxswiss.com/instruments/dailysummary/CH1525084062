--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d724ca0a904eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99d3f44032c4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58de1d1c305d4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de5bcf3f3e74d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036796281577486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58de1d1c305d4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b1e5507d4f43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de5bcf3f3e74d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525084062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,990</x:t>
-[...107 lines deleted...]
-          <x:t>102,130</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>102,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>