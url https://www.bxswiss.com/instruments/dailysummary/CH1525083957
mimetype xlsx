--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf410b43bc8534c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ef17ab7e44357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f0524b9cab46ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6ea8639fb14c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb148fa7a6d8e4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f0524b9cab46ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d0b6607c34e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6ea8639fb14c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...109 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,330</x:t>
-[...43 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...225 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>