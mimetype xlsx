--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ef17ab7e44357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bc602d4def4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6ea8639fb14c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf547a396ef74891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d0b6607c34e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6ea8639fb14c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f960b0c95f044ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf547a396ef74891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...16 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,765</x:t>
-[...124 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...355 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>