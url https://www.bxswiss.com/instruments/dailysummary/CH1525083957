--- v2 (2026-05-23)
+++ v3 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bc602d4def4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5617683d384e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf547a396ef74891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9581109307914520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f960b0c95f044ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf547a396ef74891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad271e157be4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9581109307914520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>102,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>