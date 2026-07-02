--- v3 (2026-06-12)
+++ v4 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5617683d384e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe82aa912eac4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9581109307914520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab0598d1daa40dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad271e157be4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9581109307914520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0226d488f97d4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab0598d1daa40dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>105,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>