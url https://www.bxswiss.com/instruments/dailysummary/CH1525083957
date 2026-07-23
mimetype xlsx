--- v4 (2026-07-02)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe82aa912eac4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffbca1a61994f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab0598d1daa40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa4c3c1e8514143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0226d488f97d4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab0598d1daa40dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884d5fae26974a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa4c3c1e8514143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>