--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffbca1a61994f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42781828a014b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa4c3c1e8514143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f0395f6ae4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884d5fae26974a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa4c3c1e8514143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3554de09843436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f0395f6ae4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...21 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,000</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...441 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>