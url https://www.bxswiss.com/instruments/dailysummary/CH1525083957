--- v6 (2026-08-12)
+++ v7 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42781828a014b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c74bf6c13264df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f0395f6ae4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ee66f0ff77456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3554de09843436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f0395f6ae4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ada0cbc49d472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ee66f0ff77456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Eli Lilly</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,790</x:t>
-[...448 lines deleted...]
-          <x:t>102,960</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,305</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,385</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>