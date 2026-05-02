--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b86040c30347b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a098429d84c47b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e3083d2c854d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e60bde2dd3b48ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f3a8b7ce2a4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e3083d2c854d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a16b6b925544f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e60bde2dd3b48ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...70 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...274 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>