--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a098429d84c47b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afd538a00274478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e60bde2dd3b48ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra697261edc724032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a16b6b925544f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e60bde2dd3b48ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7fce034a4342aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra697261edc724032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,545</x:t>
-[...21 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...458 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>