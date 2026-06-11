--- v2 (2026-05-22)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afd538a00274478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ef402fb8847a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra697261edc724032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8082d46c38e54441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7fce034a4342aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra697261edc724032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ab5b7865994485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8082d46c38e54441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...134 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>101,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>