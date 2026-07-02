--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ef402fb8847a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ee1f3915004f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8082d46c38e54441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67497dd2ce35419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ab5b7865994485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8082d46c38e54441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d85f203e51a4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67497dd2ce35419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>100,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...296 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>