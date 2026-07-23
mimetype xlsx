--- v4 (2026-07-02)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ee1f3915004f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0e1da9e471478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67497dd2ce35419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adb71a20425402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d85f203e51a4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67497dd2ce35419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb65400d3d049e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adb71a20425402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...296 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>