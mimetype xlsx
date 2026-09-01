--- v5 (2026-07-23)
+++ v6 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0e1da9e471478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d6778a3df041a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adb71a20425402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47733d3e20df4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb65400d3d049e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adb71a20425402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e090c01fe1478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47733d3e20df4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...593 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...9 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>