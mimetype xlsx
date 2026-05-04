--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2674319e155147cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ea7ef271e43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07a7b8cf1834790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca663e141ff24473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858ee796a6934e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07a7b8cf1834790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e069488bad94a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca663e141ff24473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...16 lines deleted...]
-          <x:t>98,120</x:t>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...112 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>