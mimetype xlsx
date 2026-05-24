--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ea7ef271e43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41900e4312624ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca663e141ff24473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045600babbd644b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e069488bad94a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca663e141ff24473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21038af54ffc45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045600babbd644b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,120</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>98,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>