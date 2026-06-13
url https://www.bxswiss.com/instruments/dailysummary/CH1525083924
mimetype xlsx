--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41900e4312624ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145c29b482fa4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045600babbd644b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red748928650e4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21038af54ffc45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045600babbd644b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411e0059b26d45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red748928650e4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>101,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>102,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
-[...16 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...16 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...161 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>