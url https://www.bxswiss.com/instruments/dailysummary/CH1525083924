--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145c29b482fa4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d448cdfc0d46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red748928650e4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b09d011e9c4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411e0059b26d45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red748928650e4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba6563ba6704e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b09d011e9c4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...603 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>