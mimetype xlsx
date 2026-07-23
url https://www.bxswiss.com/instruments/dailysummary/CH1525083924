--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d448cdfc0d46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7760135be254b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b09d011e9c4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2a1d5d923d4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba6563ba6704e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b09d011e9c4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47835c39a9bb443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2a1d5d923d4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...114 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,120</x:t>
-[...16 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
-[...43 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>101,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>