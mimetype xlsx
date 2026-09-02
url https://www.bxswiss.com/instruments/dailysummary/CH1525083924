--- v5 (2026-07-23)
+++ v6 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7760135be254b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08df817c5d7449a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2a1d5d923d4c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0632980bd1ba488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47835c39a9bb443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2a1d5d923d4c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb58b739cb714218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0632980bd1ba488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...11 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>101,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...404 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>