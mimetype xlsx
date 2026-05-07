--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7104c6e3bc44a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6281b1e193245ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27fd624ec4b49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363f9639ddf74d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48429a62f55541ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27fd624ec4b49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a638d17be664d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363f9639ddf74d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...44 lines deleted...]
-          <x:t>97,750</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...431 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>