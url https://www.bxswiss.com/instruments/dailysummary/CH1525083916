--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6281b1e193245ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231fbdef5bc04a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363f9639ddf74d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ff92664c147e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a638d17be664d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363f9639ddf74d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f1288143384229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ff92664c147e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,570</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>