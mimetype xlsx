--- v2 (2026-05-27)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231fbdef5bc04a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbde80b27ebf46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ff92664c147e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c81c278e744e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f1288143384229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ff92664c147e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red56990153c44860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c81c278e744e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>89,650</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,190</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,340</x:t>
-[...31 lines deleted...]
-          <x:t>87,950</x:t>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>89,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>