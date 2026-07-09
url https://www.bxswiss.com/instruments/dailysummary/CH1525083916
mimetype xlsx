--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbde80b27ebf46fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e396e27655b4ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c81c278e744e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c122b1383504f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red56990153c44860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c81c278e744e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9a2706e54d4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c122b1383504f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,340</x:t>
-[...31 lines deleted...]
-          <x:t>87,950</x:t>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,730</x:t>
-[...225 lines deleted...]
-          <x:t>87,320</x:t>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>