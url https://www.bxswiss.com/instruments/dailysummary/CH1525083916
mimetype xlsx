--- v4 (2026-07-09)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e396e27655b4ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797e5a091994ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c122b1383504f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a95de4aa5448fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9a2706e54d4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c122b1383504f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c0c19ada94a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a95de4aa5448fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,475</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>