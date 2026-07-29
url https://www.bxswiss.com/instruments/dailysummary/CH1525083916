--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797e5a091994ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437e403c1d3f4690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a95de4aa5448fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65b94b1010b4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c0c19ada94a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a95de4aa5448fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d63334c81dd4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65b94b1010b4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>73,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>