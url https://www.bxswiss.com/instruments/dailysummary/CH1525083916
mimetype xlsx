--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437e403c1d3f4690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23db94c1c6e4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65b94b1010b4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ec4e5b916143a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d63334c81dd4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65b94b1010b4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3b79a82dd14ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ec4e5b916143a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>