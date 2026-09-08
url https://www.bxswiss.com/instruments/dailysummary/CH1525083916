--- v7 (2026-08-19)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23db94c1c6e4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fd8d7c581b47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ec4e5b916143a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292365bf2ba64266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3b79a82dd14ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ec4e5b916143a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8387539228f44f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292365bf2ba64266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>