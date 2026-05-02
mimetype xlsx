--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca3e6b536f743ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664704dd878748db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3870cce9bdb7494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd5cdf5fd514eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5e978492ef4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3870cce9bdb7494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7446d337934d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd5cdf5fd514eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>