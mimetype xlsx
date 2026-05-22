--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664704dd878748db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531a82e3b8414ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd5cdf5fd514eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2d096ffd7c4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7446d337934d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd5cdf5fd514eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12aabd80cc04317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2d096ffd7c4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,990</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,990</x:t>
-[...65 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>104,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>