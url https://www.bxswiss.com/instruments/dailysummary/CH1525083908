--- v2 (2026-05-22)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531a82e3b8414ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd55f4ebd70f49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2d096ffd7c4ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd041f9115c1b41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12aabd80cc04317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2d096ffd7c4ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93721d75568a47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd041f9115c1b41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,165</x:t>
-[...549 lines deleted...]
-          <x:t>103,515</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>