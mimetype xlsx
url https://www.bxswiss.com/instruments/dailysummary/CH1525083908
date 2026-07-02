--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd55f4ebd70f49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437ff95070dd47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd041f9115c1b41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b4e658530743e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93721d75568a47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd041f9115c1b41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c9fb0c33849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b4e658530743e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,245</x:t>
-[...4 lines deleted...]
-          <x:t>103,855</x:t>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>104,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,490</x:t>
-[...247 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>