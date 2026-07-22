--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437ff95070dd47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662c37587ea247da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b4e658530743e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211223ca6d554383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c9fb0c33849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b4e658530743e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e227e61a994991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211223ca6d554383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>