--- v5 (2026-07-22)
+++ v6 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662c37587ea247da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686baaa582614568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211223ca6d554383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64902643870f49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e227e61a994991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211223ca6d554383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re932db2d992f4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64902643870f49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...544 lines deleted...]
-          <x:t>97,190</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>