--- v6 (2026-08-11)
+++ v7 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686baaa582614568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2be1ae2d074f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64902643870f49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b43021f50de46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re932db2d992f4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64902643870f49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933334ee38824477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b43021f50de46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>