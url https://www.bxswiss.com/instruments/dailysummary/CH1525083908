--- v7 (2026-08-31)
+++ v8 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2be1ae2d074f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea4dc1d26b24634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b43021f50de46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24a1d9767b54c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933334ee38824477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b43021f50de46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfbc9cd07d84843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24a1d9767b54c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...448 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>