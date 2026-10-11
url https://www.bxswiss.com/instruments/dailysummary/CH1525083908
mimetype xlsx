--- v8 (2026-09-20)
+++ v9 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea4dc1d26b24634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f842fd5e2f413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24a1d9767b54c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6478bdd93774da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfbc9cd07d84843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24a1d9767b54c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2eff46861845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6478bdd93774da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>100,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>102,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>