--- v9 (2026-10-11)
+++ v10 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f842fd5e2f413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c36f4815184eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6478bdd93774da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb827033944c54b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2eff46861845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6478bdd93774da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd178e8df60504282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb827033944c54b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,270</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...249 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,870</x:t>
-[...26 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>100,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>