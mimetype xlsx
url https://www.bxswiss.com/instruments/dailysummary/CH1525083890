--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cf94d60b77476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8e30ba66e74b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484b7c56efa84d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec0019ff62f4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11d145339484b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484b7c56efa84d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0885a2e01044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec0019ff62f4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,315 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -543,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>