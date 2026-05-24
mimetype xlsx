--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8e30ba66e74b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05faa622e92b475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec0019ff62f4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad4649b018d4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0885a2e01044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec0019ff62f4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43061d5dacc44299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad4649b018d4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...43 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...404 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>