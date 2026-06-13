--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05faa622e92b475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d1220c47f04a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad4649b018d4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaf06ae198044d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43061d5dacc44299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad4649b018d4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1e7f259d864316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaf06ae198044d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,880</x:t>
-[...43 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...16 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,695</x:t>
-[...441 lines deleted...]
-          <x:t>103,415</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>