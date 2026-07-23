--- v3 (2026-06-13)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d1220c47f04a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cdb81ce4844fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaf06ae198044d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e8815ce6b9403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1e7f259d864316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaf06ae198044d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2493f752e744224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e8815ce6b9403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>103,305</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>