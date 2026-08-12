--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cdb81ce4844fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095c6a140d334832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e8815ce6b9403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12ae1b327584dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2493f752e744224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e8815ce6b9403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdead1ea3714ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12ae1b327584dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...114 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>101,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>