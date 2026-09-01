--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095c6a140d334832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc9eec9a7db46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12ae1b327584dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3843e778c9904d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdead1ea3714ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12ae1b327584dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa17187c14c649bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3843e778c9904d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...205 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,100</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>