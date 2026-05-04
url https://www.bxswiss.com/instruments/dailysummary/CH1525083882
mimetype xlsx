--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3d2dc3646b4f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532dafc7e8944a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46841ebf280c44aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dee3d0dd8fb4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7403f1ba64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46841ebf280c44aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59de1b94609e4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dee3d0dd8fb4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,359 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...254 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
@@ -550,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>