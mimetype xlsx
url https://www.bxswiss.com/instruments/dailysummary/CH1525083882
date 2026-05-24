--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532dafc7e8944a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdcaa1179c24f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dee3d0dd8fb4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba3bfd9ebd14f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59de1b94609e4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dee3d0dd8fb4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d76e0b7ce0402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba3bfd9ebd14f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,890</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...48 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>102,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,980</x:t>
-[...31 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>