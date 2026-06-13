--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdcaa1179c24f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824c7a6c623e4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba3bfd9ebd14f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f6084cf4c54cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d76e0b7ce0402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba3bfd9ebd14f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae1927bdc4d47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f6084cf4c54cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,980</x:t>
-[...323 lines deleted...]
-          <x:t>103,265</x:t>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>