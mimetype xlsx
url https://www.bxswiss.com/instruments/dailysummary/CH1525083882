--- v3 (2026-06-13)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824c7a6c623e4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab619050eeea488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f6084cf4c54cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43803bb6801747ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae1927bdc4d47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f6084cf4c54cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0f4d31c2b34bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43803bb6801747ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>103,805</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>