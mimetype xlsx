--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab619050eeea488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd210537135fd494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43803bb6801747ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1340d3055da4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0f4d31c2b34bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43803bb6801747ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69f0971d3c0489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1340d3055da4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>