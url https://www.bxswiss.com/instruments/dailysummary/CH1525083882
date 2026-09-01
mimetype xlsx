--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd210537135fd494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e255a6a25c4e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1340d3055da4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f55bb4f48814e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69f0971d3c0489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1340d3055da4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27571bf64478495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f55bb4f48814e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>102,170</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,170</x:t>
-[...38 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>