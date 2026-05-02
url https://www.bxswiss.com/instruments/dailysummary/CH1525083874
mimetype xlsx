--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5f1e6bda3d4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6a90368bbe4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3eaaf4a8ec478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf416f2b480454830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cb9955257e45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3eaaf4a8ec478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df365439eb94c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf416f2b480454830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...82 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...16 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>100,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>