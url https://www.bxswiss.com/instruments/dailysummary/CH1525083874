--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6a90368bbe4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1ec8d83ffc4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf416f2b480454830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098565279a5e4b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df365439eb94c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf416f2b480454830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5ee5d2996e46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098565279a5e4b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...215 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>98,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>