--- v2 (2026-05-22)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1ec8d83ffc4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8293b7472fa74bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098565279a5e4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2464b94bfd2e4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5ee5d2996e46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098565279a5e4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd765037a8fa40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2464b94bfd2e4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,410</x:t>
-[...468 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>