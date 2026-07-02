--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8293b7472fa74bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a17924b879b4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2464b94bfd2e4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a15dae0fa9a4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd765037a8fa40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2464b94bfd2e4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cdc6bb38ee4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a15dae0fa9a4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...11 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...16 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...90 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>