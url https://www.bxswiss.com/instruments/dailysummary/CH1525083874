--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a17924b879b4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c38b50eced4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a15dae0fa9a4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cea355e4c22423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cdc6bb38ee4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a15dae0fa9a4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b1e4f865894c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cea355e4c22423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,470</x:t>
-[...92 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...21 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...146 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>99,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>