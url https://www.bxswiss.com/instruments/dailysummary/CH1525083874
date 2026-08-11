--- v5 (2026-07-22)
+++ v6 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c38b50eced4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a65e5cf95c041b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cea355e4c22423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798b6022658a4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b1e4f865894c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cea355e4c22423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f001c6b40c24b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798b6022658a4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>99,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>100,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>