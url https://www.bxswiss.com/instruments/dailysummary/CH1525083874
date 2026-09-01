--- v6 (2026-08-11)
+++ v7 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a65e5cf95c041b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862cf3650f3e458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798b6022658a4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974362fa0aa94569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f001c6b40c24b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798b6022658a4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4396c651943e49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974362fa0aa94569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...161 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>100,270</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>