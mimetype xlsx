--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520368882f1844db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58538646a20a4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abd44413fe14914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra644bf42c47d4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187150c812244f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abd44413fe14914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87e0630b8f34024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra644bf42c47d4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>100,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...279 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>