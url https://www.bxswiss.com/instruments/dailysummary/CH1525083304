--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58538646a20a4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5a441ac8b64e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra644bf42c47d4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaee661c34db43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87e0630b8f34024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra644bf42c47d4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb097202c0081416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaee661c34db43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...291 lines deleted...]
-          <x:t>94,130</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>98,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>