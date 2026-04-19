--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc972a4e6a64df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b17e0f553d4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9afe16a7fe43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf288213e6d4f4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95562753a5e945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9afe16a7fe43fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cd5250c00764c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf288213e6d4f4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...71 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...16 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>97,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>