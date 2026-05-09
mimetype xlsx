--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b17e0f553d4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520368882f1844db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf288213e6d4f4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abd44413fe14914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cd5250c00764c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf288213e6d4f4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187150c812244f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abd44413fe14914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,420</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>100,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>