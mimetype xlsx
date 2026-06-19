--- v2 (2026-05-09)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520368882f1844db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5a441ac8b64e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abd44413fe14914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaee661c34db43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187150c812244f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abd44413fe14914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb097202c0081416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaee661c34db43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...107 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>