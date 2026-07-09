--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5a441ac8b64e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb347b4d8ec4e4ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaee661c34db43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4af1220ef04b49aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb097202c0081416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaee661c34db43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638b41c7b2704081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4af1220ef04b49aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,980</x:t>
-[...178 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,090</x:t>
-[...75 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>95,620</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>