--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb347b4d8ec4e4ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b32462894c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4af1220ef04b49aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9574b9bcc044a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638b41c7b2704081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4af1220ef04b49aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc47b2b2f4a491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9574b9bcc044a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,750</x:t>
-[...43 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,230</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>