--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b32462894c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9583d50b44327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9574b9bcc044a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f1c6e705c24db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc47b2b2f4a491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9574b9bcc044a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a8b25ba7bb46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f1c6e705c24db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>99,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>