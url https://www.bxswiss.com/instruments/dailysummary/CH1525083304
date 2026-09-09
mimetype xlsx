--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9583d50b44327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfcdb2540754cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f1c6e705c24db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9263816ac24d4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a8b25ba7bb46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f1c6e705c24db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccabfe46c3f846a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9263816ac24d4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Adecco, Holcim, Logitech, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525083304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...43 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...382 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>