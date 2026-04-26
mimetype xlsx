--- v0 (2026-04-03)
+++ v1 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770c04dbd38b407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6547119d804197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb020aea5bc41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7e311c8a254b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458862e26b0c4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb020aea5bc41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c581d84d8a4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7e311c8a254b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...43 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>0,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>