--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6547119d804197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5c799f3de74d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7e311c8a254b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eeb934dcb048ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c581d84d8a4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7e311c8a254b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf699a7075e5847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eeb934dcb048ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...16 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...16 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>