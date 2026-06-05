--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5c799f3de74d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbbde8e5d4a4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eeb934dcb048ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c00e3799574573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf699a7075e5847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eeb934dcb048ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc9679ae1864e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c00e3799574573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...26 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...31 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...21 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>