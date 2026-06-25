--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbbde8e5d4a4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050de9d9b56b4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c00e3799574573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea682ab38f3d4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc9679ae1864e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c00e3799574573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878e9ad6ee2b42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea682ab38f3d4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...6 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...6 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>