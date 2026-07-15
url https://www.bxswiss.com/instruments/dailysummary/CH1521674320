--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050de9d9b56b4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f86b168cb04ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea682ab38f3d4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a34aef97218447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878e9ad6ee2b42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea682ab38f3d4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd921f6da111449c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a34aef97218447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...254 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>