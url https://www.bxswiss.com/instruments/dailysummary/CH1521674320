--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f86b168cb04ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc4e37f917f479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a34aef97218447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213638efcf16401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd921f6da111449c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a34aef97218447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redea16dabb814170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213638efcf16401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>