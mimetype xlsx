--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc4e37f917f479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a46a4b28714560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213638efcf16401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc5ddaef39c418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redea16dabb814170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213638efcf16401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad78746472154ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc5ddaef39c418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>