--- v7 (2026-08-24)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a46a4b28714560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671667aac2244354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc5ddaef39c418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3aa33baa04e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad78746472154ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc5ddaef39c418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0230b9f20bdc467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3aa33baa04e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521674320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>