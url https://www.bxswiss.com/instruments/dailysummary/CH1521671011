--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe5ea2bc6ef49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac39f5f58844207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72fe0e246c542ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1116d37730df4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0915e3b69b1041c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72fe0e246c542ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc441f9d9d7ac407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1116d37730df4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...16 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...313 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...107 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>