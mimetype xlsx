--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac39f5f58844207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14fe3659a004792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1116d37730df4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d18338b84994194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc441f9d9d7ac407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1116d37730df4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aea8a13bc644cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d18338b84994194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...26 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...16 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...215 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>