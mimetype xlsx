--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14fe3659a004792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2807b3b15d8b4b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d18338b84994194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6267294a9e1e41f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aea8a13bc644cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d18338b84994194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d7bb2a9ba543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6267294a9e1e41f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...340 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...70 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>