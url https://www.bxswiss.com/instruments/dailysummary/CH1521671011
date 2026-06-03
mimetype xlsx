--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2807b3b15d8b4b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524ff7d72aa34d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6267294a9e1e41f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1524eaaf9f34db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d7bb2a9ba543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6267294a9e1e41f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fd5cad418a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1524eaaf9f34db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...350 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>