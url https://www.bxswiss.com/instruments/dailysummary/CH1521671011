--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524ff7d72aa34d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c4f79809dd4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1524eaaf9f34db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258add4e3df64414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fd5cad418a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1524eaaf9f34db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4f8f5b4ab74f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258add4e3df64414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...85 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>