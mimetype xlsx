--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c4f79809dd4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6bff92f0d408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258add4e3df64414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbea70b619d4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4f8f5b4ab74f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258add4e3df64414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c256ad540c94c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbea70b619d4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>