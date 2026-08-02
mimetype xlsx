--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6bff92f0d408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9954a6e91044478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbea70b619d4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289a4438d9a84b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c256ad540c94c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbea70b619d4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc672e58641c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289a4438d9a84b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>