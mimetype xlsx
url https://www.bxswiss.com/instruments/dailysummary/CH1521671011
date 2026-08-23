--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9954a6e91044478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334d4ceaf5904b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289a4438d9a84b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048d1643f54243d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc672e58641c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289a4438d9a84b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47b8874605f474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048d1643f54243d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521671011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...323 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>