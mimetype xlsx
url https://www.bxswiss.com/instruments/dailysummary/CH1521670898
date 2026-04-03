--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7d08777f33496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c5f73ac6ea4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6427c9a1f3ff429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc026673c5adc48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dc82e47fe64f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6427c9a1f3ff429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b001178e63c4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc026673c5adc48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,710</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>