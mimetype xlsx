--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c5f73ac6ea4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53509f1881e14abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc026673c5adc48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78aaf628b0fd4b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b001178e63c4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc026673c5adc48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75b377eb6fb4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78aaf628b0fd4b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...4 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...443 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>