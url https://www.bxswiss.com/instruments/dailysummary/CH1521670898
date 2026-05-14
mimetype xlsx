--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53509f1881e14abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6256af79e34ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78aaf628b0fd4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7620d8b9979040aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75b377eb6fb4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78aaf628b0fd4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199ac0316a0a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7620d8b9979040aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...21 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,855</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>