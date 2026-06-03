--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6256af79e34ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7585a12257478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7620d8b9979040aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823d056221d54fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199ac0316a0a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7620d8b9979040aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf1879241014a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823d056221d54fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>0,885</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>