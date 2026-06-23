--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7585a12257478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86219b42f1184d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823d056221d54fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f16263c15e4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf1879241014a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823d056221d54fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc099f088d7f463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f16263c15e4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...458 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>