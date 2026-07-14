--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86219b42f1184d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3946a536b0e4a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f16263c15e4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5164c9ff0948c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc099f088d7f463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f16263c15e4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89b196935f4405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5164c9ff0948c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...38 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...16 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,045</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>