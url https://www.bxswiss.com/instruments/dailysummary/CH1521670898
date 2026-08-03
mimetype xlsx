--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3946a536b0e4a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra354496b73b347fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5164c9ff0948c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71959c909e048c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89b196935f4405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5164c9ff0948c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023355cd9fbb4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71959c909e048c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...124 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...166 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>