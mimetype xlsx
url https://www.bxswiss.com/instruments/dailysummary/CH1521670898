--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra354496b73b347fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f160882ff884365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71959c909e048c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd18d16d46747b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023355cd9fbb4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71959c909e048c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ceda64b53f46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd18d16d46747b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...48 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>