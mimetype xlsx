--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f160882ff884365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59302382034f4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd18d16d46747b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc452836ad52f4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ceda64b53f46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd18d16d46747b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67913aaa82ee4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc452836ad52f4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Galderma Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...26 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...421 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>