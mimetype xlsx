--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64157bda994a4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e4be0567104a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fe25e8aaa54f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf313879f9df4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c45bb70c904913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fe25e8aaa54f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7e1de39e9d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf313879f9df4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,493 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...62 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...11 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...11 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,515</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>