--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e4be0567104a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512a70e76a8646d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf313879f9df4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad481b131e04c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7e1de39e9d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf313879f9df4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e987a2557554774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad481b131e04c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...4 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...556 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>