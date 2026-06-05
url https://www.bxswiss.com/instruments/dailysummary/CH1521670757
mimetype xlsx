--- v2 (2026-04-25)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512a70e76a8646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cabb4ef52bd4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad481b131e04c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b949bd23447a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e987a2557554774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad481b131e04c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b3a6fccc3049b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b949bd23447a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...65 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...16 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,595</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>