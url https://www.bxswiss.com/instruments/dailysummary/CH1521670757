--- v3 (2026-06-05)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cabb4ef52bd4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4db734eefa445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b949bd23447a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac3b7ef18a44277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b3a6fccc3049b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b949bd23447a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1dcbfb4b0f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac3b7ef18a44277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...43 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>0,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...43 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...4 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>