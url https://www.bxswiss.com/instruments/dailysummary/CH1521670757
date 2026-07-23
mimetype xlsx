--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4db734eefa445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29231417b5364ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac3b7ef18a44277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc646cea290a6414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1dcbfb4b0f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac3b7ef18a44277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ed34ac604c492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc646cea290a6414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...21 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...43 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>