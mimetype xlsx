--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29231417b5364ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0d298ded6f48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc646cea290a6414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb4f83864eb4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ed34ac604c492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc646cea290a6414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82444349ddae49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb4f83864eb4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...11 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...53 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>