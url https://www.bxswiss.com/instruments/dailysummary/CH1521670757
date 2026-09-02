--- v6 (2026-08-12)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0d298ded6f48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca1e1df91054303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb4f83864eb4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1024ec708e324f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82444349ddae49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb4f83864eb4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4aae3dbd02456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1024ec708e324f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1521670757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,905</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>