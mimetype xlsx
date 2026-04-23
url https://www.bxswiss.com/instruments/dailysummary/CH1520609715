--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695c6830a03d4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04059d0f8c1c492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71462ad329bb45a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4aac150e41473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bb5360b9b2471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71462ad329bb45a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd76a6272db48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4aac150e41473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...48 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
-[...517 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>