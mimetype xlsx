--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04059d0f8c1c492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c36da3597a4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4aac150e41473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f74956dd1459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd76a6272db48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4aac150e41473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b40eefcaf84f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f74956dd1459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...48 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...16 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...124 lines deleted...]
-          <x:t>2,695</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>