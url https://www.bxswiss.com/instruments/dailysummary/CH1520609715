--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c36da3597a4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869a8217b4fe4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f74956dd1459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4f5075a642464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b40eefcaf84f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f74956dd1459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8f05e07d114091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4f5075a642464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,955</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,695</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>3,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>