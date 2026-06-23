--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869a8217b4fe4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec289908bc544f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4f5075a642464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09da2fcd60f14829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8f05e07d114091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4f5075a642464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0988da9439146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09da2fcd60f14829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,455</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,445</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,685</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...259 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>3,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>