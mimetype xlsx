--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec289908bc544f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1deb9c5c8ecf449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09da2fcd60f14829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a1c541d05c4030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0988da9439146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09da2fcd60f14829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8c184b1f74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a1c541d05c4030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,545</x:t>
-[...38 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>3,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>4,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,315</x:t>
-[...80 lines deleted...]
-          <x:t>4,895</x:t>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>