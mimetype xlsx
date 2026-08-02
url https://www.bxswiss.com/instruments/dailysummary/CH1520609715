--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1deb9c5c8ecf449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a306628da3b4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a1c541d05c4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86817df543404382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8c184b1f74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a1c541d05c4030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda84261e242d4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86817df543404382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,875</x:t>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>