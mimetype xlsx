--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a306628da3b4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3487bd9a38464296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86817df543404382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1217e0bdee4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda84261e242d4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86817df543404382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b1a4a985cc41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1217e0bdee4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,475</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...87 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,205</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>