--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10677f13815c4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7513c846014251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35dcaaa00f414d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12163b7b580d4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5226f8d0ce545f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35dcaaa00f414d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d60a4553864af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12163b7b580d4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,490</x:t>
-[...453 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>1,360</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>