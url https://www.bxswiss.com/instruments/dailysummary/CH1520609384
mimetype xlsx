--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7513c846014251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d432d84c5c746a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12163b7b580d4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e00b86f911449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d60a4553864af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12163b7b580d4f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e8c0733e704a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e00b86f911449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...4 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...227 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...171 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>