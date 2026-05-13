--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d432d84c5c746a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9c57e3667b4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e00b86f911449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0db6326a524fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e8c0733e704a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e00b86f911449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b9f45ae33942f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0db6326a524fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...43 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
-[...75 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,680</x:t>
-[...92 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...139 lines deleted...]
-          <x:t>1,770</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>