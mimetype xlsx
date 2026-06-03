--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9c57e3667b4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02ee795d5ef4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0db6326a524fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51ec54bea054356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b9f45ae33942f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0db6326a524fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba86701a935411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51ec54bea054356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...480 lines deleted...]
-          <x:t>2,175</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...85 lines deleted...]
-          <x:t>2,220</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>