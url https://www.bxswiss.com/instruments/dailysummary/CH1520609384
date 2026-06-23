--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02ee795d5ef4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4e49d1f63f4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51ec54bea054356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dca3f60fc4b478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba86701a935411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51ec54bea054356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cef369a15a44720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dca3f60fc4b478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>