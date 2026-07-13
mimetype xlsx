--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4e49d1f63f4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bb542917464e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dca3f60fc4b478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9ddd031b6746b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cef369a15a44720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dca3f60fc4b478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f464219fb0747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9ddd031b6746b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,015</x:t>
-[...124 lines deleted...]
-          <x:t>3,415</x:t>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,070</x:t>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,060</x:t>
-[...161 lines deleted...]
-          <x:t>4,365</x:t>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>