--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bb542917464e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd7bb5585104b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9ddd031b6746b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd1ca8d84264cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f464219fb0747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9ddd031b6746b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b2b316ad39428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd1ca8d84264cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,445</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,415</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,070</x:t>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,060</x:t>
-[...48 lines deleted...]
-          <x:t>3,815</x:t>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,855</x:t>
-[...97 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,165</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...43 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,765</x:t>
-[...90 lines deleted...]
-          <x:t>3,730</x:t>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>