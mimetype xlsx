--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd7bb5585104b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc042d2c1f44be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd1ca8d84264cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd580a21e4a45431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b2b316ad39428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd1ca8d84264cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red65aeb483e84834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd580a21e4a45431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1520609384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,165</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...43 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,295</x:t>
-[...48 lines deleted...]
-          <x:t>4,045</x:t>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,900</x:t>
-[...43 lines deleted...]
-          <x:t>3,625</x:t>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,560</x:t>
-[...377 lines deleted...]
-          <x:t>2,850</x:t>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>