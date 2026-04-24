--- v2 (2026-03-14)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fc7e43b7364edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648ed81bcdb34fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a973a96f7c4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8037cf9d9143fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76525dad09d430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a973a96f7c4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e7ec99dc944427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8037cf9d9143fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...522 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>