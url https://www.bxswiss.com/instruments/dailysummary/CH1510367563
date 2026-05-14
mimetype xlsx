--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648ed81bcdb34fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d794baafc64b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8037cf9d9143fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e100d5a83f4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e7ec99dc944427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8037cf9d9143fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1114da1f8c944d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e100d5a83f4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>