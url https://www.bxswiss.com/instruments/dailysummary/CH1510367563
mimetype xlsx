--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d794baafc64b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fcd925cb5c4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e100d5a83f4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725a8b29c7e94788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1114da1f8c944d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e100d5a83f4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3db92ac8d640c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725a8b29c7e94788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...16 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>