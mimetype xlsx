--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fcd925cb5c4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485c959b5d594cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725a8b29c7e94788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11d035f06a845b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3db92ac8d640c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725a8b29c7e94788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cc5f8a41ae4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11d035f06a845b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -754,41 +241,554 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>