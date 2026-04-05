--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ba0942800b4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c1943ad83e44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ec095153b345f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5264a0069c974b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc90c299f5f14984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ec095153b345f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437da4f255834359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5264a0069c974b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...281 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,840</x:t>
-[...70 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...70 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...26 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>