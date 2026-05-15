--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c1943ad83e44fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b8936d5e8244e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5264a0069c974b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84179937791c4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437da4f255834359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5264a0069c974b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8a947ee39c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84179937791c4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...31 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>