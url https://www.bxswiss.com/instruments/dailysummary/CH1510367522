--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b8936d5e8244e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180c79c89cd1496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84179937791c4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e6a45193264835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8a947ee39c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84179937791c4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761afa498e994991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e6a45193264835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,780</x:t>
-[...593 lines deleted...]
-          <x:t>1,580</x:t>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>