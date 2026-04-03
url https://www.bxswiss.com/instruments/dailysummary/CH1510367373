--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921e606ccee04b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91df5aedfbb4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae51101a42c949fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd580504424765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cb53850d1b42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae51101a42c949fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4337f65d774b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd580504424765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>