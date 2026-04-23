--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91df5aedfbb4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38dccbbe22d471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd580504424765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456e9dfd21904cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4337f65d774b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd580504424765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62fc1ef60cb4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456e9dfd21904cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...6 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>