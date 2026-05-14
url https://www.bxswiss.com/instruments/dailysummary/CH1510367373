--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38dccbbe22d471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc834bd9a37f4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456e9dfd21904cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4127832fcb489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62fc1ef60cb4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456e9dfd21904cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbbf0fa77a3b4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4127832fcb489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>