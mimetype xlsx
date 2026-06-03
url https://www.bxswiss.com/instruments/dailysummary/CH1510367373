--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc834bd9a37f4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a53255b8894d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4127832fcb489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra669e7dd1a9745b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbbf0fa77a3b4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4127832fcb489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cfde23d3f24a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra669e7dd1a9745b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...16 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>