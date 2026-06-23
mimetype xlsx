--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a53255b8894d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b019e7d2f8e4eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra669e7dd1a9745b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d8d5ed705b4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cfde23d3f24a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra669e7dd1a9745b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0fc8115ffd4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d8d5ed705b4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...16 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...33 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>