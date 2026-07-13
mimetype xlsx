--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b019e7d2f8e4eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc0ba361f924f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d8d5ed705b4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec676341bf34486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0fc8115ffd4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d8d5ed705b4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612b4814fb86402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec676341bf34486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>