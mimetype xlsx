--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc0ba361f924f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb468e26d0c3a4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec676341bf34486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517571b6de864675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612b4814fb86402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec676341bf34486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8562dae9d6b6471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517571b6de864675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...6 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...75 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...423 lines deleted...]
-          <x:t>0,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>