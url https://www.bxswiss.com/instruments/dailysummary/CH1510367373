--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb468e26d0c3a4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35904faad07641d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517571b6de864675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255619423f4a46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8562dae9d6b6471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517571b6de864675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9df42f0a474772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255619423f4a46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...43 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...117 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>