--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3490e846b44900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183af407355b4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d98418395874381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79727cfd9c464332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb943a1c95568493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d98418395874381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb553c1f2b5324c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79727cfd9c464332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,620</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>