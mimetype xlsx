--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183af407355b4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9d11391a034841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79727cfd9c464332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61c8ffd68644f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb553c1f2b5324c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79727cfd9c464332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb7c9c8984c4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61c8ffd68644f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...26 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...6 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...16 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>