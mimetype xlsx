--- v3 (2026-04-24)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9d11391a034841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c78f6a162344097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61c8ffd68644f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b43a7cb7df4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb7c9c8984c4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61c8ffd68644f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c435c93cb4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b43a7cb7df4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...16 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...43 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>