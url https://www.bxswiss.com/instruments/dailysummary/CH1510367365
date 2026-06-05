--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c78f6a162344097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bf899e7a5641cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b43a7cb7df4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0605f3c4a46b4ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c435c93cb4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b43a7cb7df4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a5f1baab9a44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0605f3c4a46b4ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>