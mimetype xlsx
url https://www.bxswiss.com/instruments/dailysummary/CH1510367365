--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bf899e7a5641cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f5888726384403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0605f3c4a46b4ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd01d84ea9a4feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a5f1baab9a44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0605f3c4a46b4ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7699d77c994ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd01d84ea9a4feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...571 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>