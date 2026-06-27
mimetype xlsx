--- v6 (2026-06-25)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f5888726384403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eea1464ff0d40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd01d84ea9a4feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa2ab2e28504ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7699d77c994ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd01d84ea9a4feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c105cfea8524b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa2ab2e28504ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>