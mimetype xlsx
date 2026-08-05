--- v7 (2026-06-27)
+++ v8 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eea1464ff0d40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6df810596a4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa2ab2e28504ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6673b563da845d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c105cfea8524b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa2ab2e28504ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69d6cab9cd147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6673b563da845d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...11 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...220 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>