--- v8 (2026-08-05)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6df810596a4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deb4775b9624439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6673b563da845d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d20f58b1714fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69d6cab9cd147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6673b563da845d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe47df9d3356485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d20f58b1714fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...16 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
-        </x:is>
-[...506 lines deleted...]
-          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>