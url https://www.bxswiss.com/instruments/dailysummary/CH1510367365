--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deb4775b9624439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5932625b146743f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d20f58b1714fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc144de0fbb7e42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe47df9d3356485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d20f58b1714fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463d83e3e59b424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc144de0fbb7e42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Unilever PLC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...151 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...97 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...107 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>