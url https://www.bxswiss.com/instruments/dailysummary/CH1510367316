--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8cfbea4cf84ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9a3c51f2204840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d649fa1397145b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d4fea150ed4dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9703f24f2714de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d649fa1397145b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f3c0ba3214394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d4fea150ed4dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...114 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...11 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>