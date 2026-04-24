--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9a3c51f2204840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea0c9d6b8ea415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d4fea150ed4dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43927f7cb45540f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f3c0ba3214394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d4fea150ed4dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774fa8861e3b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43927f7cb45540f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...33 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...139 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>