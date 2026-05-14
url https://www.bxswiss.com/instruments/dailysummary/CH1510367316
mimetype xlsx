--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea0c9d6b8ea415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf522213edf974998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43927f7cb45540f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106908a3f94248b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774fa8861e3b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43927f7cb45540f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7a1feb120b420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106908a3f94248b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>