--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf522213edf974998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccc54f3ddea4ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106908a3f94248b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e1b9d6afdf4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7a1feb120b420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106908a3f94248b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955f367a8af24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e1b9d6afdf4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>