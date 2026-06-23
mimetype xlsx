--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccc54f3ddea4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c378d9b503a485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e1b9d6afdf4176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8d89b01b2458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955f367a8af24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e1b9d6afdf4176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41fe963455bc40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8d89b01b2458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>3,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>