--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7c01883a964449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3f69567bfb49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e70093d8284614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f94a397a5534b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c62f72a9b441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e70093d8284614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f53e9a65214512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f94a397a5534b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Intel Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...21 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...571 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>