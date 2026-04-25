--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3f69567bfb49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ee2cc91fd540ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f94a397a5534b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703b83e4e3624e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f53e9a65214512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f94a397a5534b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aa2207346f411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703b83e4e3624e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Intel Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...205 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...355 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>