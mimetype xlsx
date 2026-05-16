--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ee2cc91fd540ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17952f1210eb41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703b83e4e3624e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e8b5ceff2d45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aa2207346f411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703b83e4e3624e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fecba0df28d4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e8b5ceff2d45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Intel Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>