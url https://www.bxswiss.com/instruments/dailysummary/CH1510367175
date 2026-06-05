--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17952f1210eb41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a75675684c4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e8b5ceff2d45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae79cf944e84bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fecba0df28d4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e8b5ceff2d45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ec9711a42849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae79cf944e84bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Intel Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,205</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>