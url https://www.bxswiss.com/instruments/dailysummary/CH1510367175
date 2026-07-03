--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a75675684c4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b00848117b74775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae79cf944e84bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff048c81da8d442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ec9711a42849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae79cf944e84bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84753f97879b41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff048c81da8d442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Intel Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,185</x:t>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,075</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>5,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
-[...16 lines deleted...]
-          <x:t>5,125</x:t>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>4,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>