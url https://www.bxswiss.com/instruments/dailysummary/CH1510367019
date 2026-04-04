--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ad65d6b6eb4b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a8de7131504f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649f2f8fd6f648c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368c0e1c11794caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5656eab1d82349be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649f2f8fd6f648c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ec434086da4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368c0e1c11794caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...490 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...107 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>