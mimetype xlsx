--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a8de7131504f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d3c69cabb945f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368c0e1c11794caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81933c8fb574468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ec434086da4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368c0e1c11794caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c98c070afb4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81933c8fb574468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...97 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...6 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...296 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>