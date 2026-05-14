--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d3c69cabb945f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0159ae52664dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81933c8fb574468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4c57aaccf64480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c98c070afb4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81933c8fb574468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7b80cb323143d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4c57aaccf64480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...367 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...70 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>