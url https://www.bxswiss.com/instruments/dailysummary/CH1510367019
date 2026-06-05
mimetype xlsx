--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0159ae52664dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2508caf53d0a4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4c57aaccf64480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd453af02ce6f4359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7b80cb323143d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4c57aaccf64480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbbe60330c34301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd453af02ce6f4359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510367019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>