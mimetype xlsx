--- v0 (2026-02-22)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c0210c59a443eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf83d8e98f624f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a674c01ec34a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bb1f1b8f7e4d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33885769aae464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a674c01ec34a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15890fc234924962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bb1f1b8f7e4d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.01.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...340 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>