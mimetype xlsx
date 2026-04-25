--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf83d8e98f624f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669c440a76dd4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bb1f1b8f7e4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa65dee88ac4dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15890fc234924962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bb1f1b8f7e4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d78df3ffa44c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa65dee88ac4dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...4 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...16 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...33 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>