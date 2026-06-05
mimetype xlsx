--- v2 (2026-04-25)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669c440a76dd4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ae2a0ad6c745a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa65dee88ac4dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf95f7b121ed402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d78df3ffa44c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa65dee88ac4dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e26e119ec54648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf95f7b121ed402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>