--- v3 (2026-06-05)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ae2a0ad6c745a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea4e14c769042e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf95f7b121ed402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5ff5f367ea466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e26e119ec54648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf95f7b121ed402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2523b9d2518d4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5ff5f367ea466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Micron Technology Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,705</x:t>
-[...134 lines deleted...]
-          <x:t>5,515</x:t>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...26 lines deleted...]
-          <x:t>4,895</x:t>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>