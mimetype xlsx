--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e30bb13c9149a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e46392add464116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9132011019543d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a0a3dfb7144c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re124a4b792fb4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9132011019543d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500eb00651744b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a0a3dfb7144c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.01.2026</x:t>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...16 lines deleted...]
-          <x:t>28.01.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...21 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>02.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...16 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>