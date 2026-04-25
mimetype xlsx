--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e46392add464116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c0c884856f41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a0a3dfb7144c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464da9a52f494e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500eb00651744b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a0a3dfb7144c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb645fa7ab71449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464da9a52f494e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...21 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...16 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>