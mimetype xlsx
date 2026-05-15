--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c0c884856f41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4f263ac70e48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464da9a52f494e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc306e8300654304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb645fa7ab71449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464da9a52f494e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f9c783829f413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc306e8300654304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...36 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>