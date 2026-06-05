--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4f263ac70e48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e25c8cd2c34286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc306e8300654304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570b4406d164175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f9c783829f413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc306e8300654304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3951379f3fc74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570b4406d164175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...576 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>