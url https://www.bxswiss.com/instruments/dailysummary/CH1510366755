--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e25c8cd2c34286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1de308bf244fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570b4406d164175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fbfbd89b694e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3951379f3fc74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570b4406d164175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ef361b1ee74bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fbfbd89b694e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>