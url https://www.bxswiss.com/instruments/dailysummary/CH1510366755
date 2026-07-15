--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1de308bf244fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea796b260204189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fbfbd89b694e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762e595162da4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ef361b1ee74bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fbfbd89b694e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57506d9df3345fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762e595162da4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>