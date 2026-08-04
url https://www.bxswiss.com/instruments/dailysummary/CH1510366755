--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea796b260204189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06728c7483d45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762e595162da4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392046c530ff4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57506d9df3345fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762e595162da4412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd739e5178b2c4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392046c530ff4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...151 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...333 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>