--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06728c7483d45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6912002b1ef74b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392046c530ff4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329b42eb03d40ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd739e5178b2c4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392046c530ff4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e58028b7fb347f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329b42eb03d40ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...11 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...114 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...4 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>