--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6912002b1ef74b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a33d767c4444363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329b42eb03d40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7e8c270c2a40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e58028b7fb347f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329b42eb03d40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9d55c72b87445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7e8c270c2a40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Coinbase Global Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...43 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>