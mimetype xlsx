--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24af29d66fda4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63400d57cd74867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc960f5dd8c594f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bee7341c1c49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46693efd90649d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc960f5dd8c594f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b90ccc59d148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bee7341c1c49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...26 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...60 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>