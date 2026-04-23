--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63400d57cd74867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55937ef6f7e14d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bee7341c1c49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31d43a685a4780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b90ccc59d148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bee7341c1c49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6836c1ca3cd54bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31d43a685a4780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>0,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>