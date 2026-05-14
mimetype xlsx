--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55937ef6f7e14d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8906788e77fe4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31d43a685a4780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073decb78d3746d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6836c1ca3cd54bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31d43a685a4780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d9d54a286d4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073decb78d3746d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>