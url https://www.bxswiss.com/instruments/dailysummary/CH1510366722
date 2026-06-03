--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8906788e77fe4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2084877639d542df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073decb78d3746d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561749491dfc496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d9d54a286d4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073decb78d3746d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefb488a55754fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561749491dfc496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>