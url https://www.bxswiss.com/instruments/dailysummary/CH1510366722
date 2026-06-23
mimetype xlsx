--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2084877639d542df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24b1f4e20164472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561749491dfc496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0639358a28d34e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefb488a55754fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561749491dfc496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6052383185074622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0639358a28d34e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,445</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>3,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,945</x:t>
-[...85 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>