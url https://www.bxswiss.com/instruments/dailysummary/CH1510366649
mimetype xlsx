--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22645084ec6243f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa15a52c6e748ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789d360f8e3a456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217709ce392547b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b495fda0474767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789d360f8e3a456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a19313e89e4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217709ce392547b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...21 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...70 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...97 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>