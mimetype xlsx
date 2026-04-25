--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa15a52c6e748ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70275d05cd54cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217709ce392547b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1018a591d5f48a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a19313e89e4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217709ce392547b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ccda83b09b495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1018a591d5f48a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...16 lines deleted...]
-          <x:t>1,765</x:t>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...43 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,110</x:t>
-[...296 lines deleted...]
-          <x:t>2,330</x:t>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>