--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70275d05cd54cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1afce3f23c54a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1018a591d5f48a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c5daf16ee04b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ccda83b09b495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1018a591d5f48a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7078e713934246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c5daf16ee04b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...124 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,375</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...16 lines deleted...]
-          <x:t>2,275</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...65 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...31 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...166 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>