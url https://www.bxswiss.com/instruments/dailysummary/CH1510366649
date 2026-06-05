--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1afce3f23c54a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a567a88121142fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c5daf16ee04b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5a4ae7017141fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7078e713934246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c5daf16ee04b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca09e26747f47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5a4ae7017141fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,315</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,225</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...31 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...16 lines deleted...]
-          <x:t>2,015</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...436 lines deleted...]
-          <x:t>2,020</x:t>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>