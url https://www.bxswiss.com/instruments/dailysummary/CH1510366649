--- v6 (2026-06-05)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a567a88121142fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d726c92878488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5a4ae7017141fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec42c402fa114703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca09e26747f47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5a4ae7017141fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4b5df4a85c4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec42c402fa114703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,232 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,560</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,345</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
@@ -764,31 +602,193 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>