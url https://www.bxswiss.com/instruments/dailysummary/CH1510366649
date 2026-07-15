--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d726c92878488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0ecf98db384259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec42c402fa114703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a39adedb24470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4b5df4a85c4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec42c402fa114703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f7d974731c45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a39adedb24470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,020</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,990</x:t>
-[...70 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,020</x:t>
-[...350 lines deleted...]
-          <x:t>2,020</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>