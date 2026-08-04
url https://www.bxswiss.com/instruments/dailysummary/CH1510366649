--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0ecf98db384259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f53e3815744ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a39adedb24470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bdfd15d5934414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f7d974731c45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a39adedb24470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a51b44290d24652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bdfd15d5934414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...426 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>