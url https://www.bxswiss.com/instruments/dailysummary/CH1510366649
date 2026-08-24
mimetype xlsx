--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f53e3815744ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8797364f3db64081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bdfd15d5934414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd22dd9c800745d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a51b44290d24652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bdfd15d5934414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75784d4c6434725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd22dd9c800745d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,955</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...58 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>1,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>