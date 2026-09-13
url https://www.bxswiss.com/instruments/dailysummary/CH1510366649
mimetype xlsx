--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8797364f3db64081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9ca0fa53c84262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd22dd9c800745d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe88b0c6bbc948b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75784d4c6434725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd22dd9c800745d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55223ba8d79e487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe88b0c6bbc948b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,925</x:t>
-[...166 lines deleted...]
-          <x:t>1,880</x:t>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>