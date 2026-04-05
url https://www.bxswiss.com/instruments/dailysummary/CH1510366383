--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766372b631ba484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611191d6d0194db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e78761b1494cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150dc122cd7543cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bef41372524c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e78761b1494cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbfd53fa87446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150dc122cd7543cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...168 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...53 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...36 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>