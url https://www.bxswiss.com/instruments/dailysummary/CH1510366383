--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611191d6d0194db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cbcc00ca224821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150dc122cd7543cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a63d59dcd845f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbfd53fa87446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150dc122cd7543cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56d7beaa1cb4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a63d59dcd845f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...65 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>