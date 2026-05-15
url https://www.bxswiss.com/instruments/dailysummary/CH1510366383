--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cbcc00ca224821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9585974d03c6449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a63d59dcd845f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfa65c5ca904972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56d7beaa1cb4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a63d59dcd845f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31571c45c874e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfa65c5ca904972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,385</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>