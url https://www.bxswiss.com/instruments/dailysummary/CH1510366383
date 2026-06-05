--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9585974d03c6449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0520c76f4b410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfa65c5ca904972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b09b8c33ca94506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31571c45c874e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfa65c5ca904972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffe5a484f234a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b09b8c33ca94506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...188 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,655</x:t>
-[...107 lines deleted...]
-          <x:t>3,595</x:t>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>