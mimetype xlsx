--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0520c76f4b410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302952b98cfb4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b09b8c33ca94506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ec522b8f964b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffe5a484f234a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b09b8c33ca94506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f5f20ae3b34a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ec522b8f964b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1510366383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,865</x:t>
-[...441 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>