--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccf6a16e3064a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793af963c4c4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c084c551578413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f962963e1d43f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcdf1dc7b8d4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c084c551578413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ca8139416147a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f962963e1d43f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,286</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,274</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>