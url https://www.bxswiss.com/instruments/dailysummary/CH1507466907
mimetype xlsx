--- v5 (2026-04-09)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793af963c4c4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef7ce6e0cee407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f962963e1d43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f316dd3673a4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ca8139416147a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f962963e1d43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99aa147cd2114158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f316dd3673a4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,118</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>