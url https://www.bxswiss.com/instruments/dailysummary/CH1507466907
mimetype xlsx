--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef7ce6e0cee407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7690be039e7498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f316dd3673a4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75882c12723247a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99aa147cd2114158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f316dd3673a4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5138a725e9ab4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75882c12723247a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,226</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...141 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...36 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>