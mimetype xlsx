--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6f0443f7874901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7426093659474cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d1400164cb4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0379d2eb71cd42ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec306cb0b5841de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d1400164cb4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf461d9ed6f648c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0379d2eb71cd42ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>