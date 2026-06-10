--- v5 (2026-04-09)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7426093659474cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c10d4272ee64ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0379d2eb71cd42ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cea6f76d69d4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf461d9ed6f648c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0379d2eb71cd42ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a94ef962184c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cea6f76d69d4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>