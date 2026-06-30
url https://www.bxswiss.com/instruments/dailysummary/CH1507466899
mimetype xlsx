--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c10d4272ee64ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2765c6da807c45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cea6f76d69d4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8402ad8e6014e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a94ef962184c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cea6f76d69d4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58a7840815e411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8402ad8e6014e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>0,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
-[...16 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,584</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>