--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2765c6da807c45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53994d51a524447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8402ad8e6014e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90d0e59d8574eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58a7840815e411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8402ad8e6014e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64d60360cf04a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90d0e59d8574eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,566</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>