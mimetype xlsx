--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53994d51a524447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2f9addf6594a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90d0e59d8574eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5b0460931a4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64d60360cf04a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90d0e59d8574eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4113c9d5add249b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5b0460931a4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,372</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,372</x:t>
-[...26 lines deleted...]
-          <x:t>0,342</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,294</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...87 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...117 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>