--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8486d0189cc4a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c136078cc454efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5a119304fd4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36bebeb56344be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5088e812ffb41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5a119304fd4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8bb005aeb214573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36bebeb56344be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,016</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...16 lines deleted...]
-          <x:t>1,114</x:t>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,100</x:t>
-[...107 lines deleted...]
-          <x:t>1,048</x:t>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>