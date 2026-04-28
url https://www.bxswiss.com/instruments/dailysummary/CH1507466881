--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c136078cc454efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22b8212cdb74dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36bebeb56344be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6a090c3d2c4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8bb005aeb214573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36bebeb56344be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d1c6cc77cd4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6a090c3d2c4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,746</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>