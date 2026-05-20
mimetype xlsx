--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22b8212cdb74dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c94a0a0d0eb4d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6a090c3d2c4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d3ec6f08b34258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d1c6cc77cd4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6a090c3d2c4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dea9819755b4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d3ec6f08b34258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,312</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>