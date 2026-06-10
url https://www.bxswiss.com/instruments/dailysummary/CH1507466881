--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c94a0a0d0eb4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd7aa0837c44f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d3ec6f08b34258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc77a38d83a47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dea9819755b4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d3ec6f08b34258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3dc514e90044b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc77a38d83a47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>2,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>