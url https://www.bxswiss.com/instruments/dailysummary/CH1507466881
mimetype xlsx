--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd7aa0837c44f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b8f32737224988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc77a38d83a47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c696ac405f1412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3dc514e90044b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc77a38d83a47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a729b7af355404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c696ac405f1412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>