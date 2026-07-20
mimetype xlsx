--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b8f32737224988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26ec117e02d408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c696ac405f1412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bf11845b13473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a729b7af355404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c696ac405f1412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc210f16821e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bf11845b13473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,481</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>