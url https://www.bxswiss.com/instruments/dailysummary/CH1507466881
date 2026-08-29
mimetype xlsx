--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26ec117e02d408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5873030634714f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bf11845b13473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed926aa791841d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc210f16821e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bf11845b13473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb731ae5572b54936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed926aa791841d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,513</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,466</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>