--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5873030634714f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342de5d5802c44e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed926aa791841d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4304d8330fa14c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb731ae5572b54936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed926aa791841d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a901506fd2b4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4304d8330fa14c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>1,282</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>