--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342de5d5802c44e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88563c2795a04e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4304d8330fa14c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd116fc14e8a74086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a901506fd2b4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4304d8330fa14c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78923c498224e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd116fc14e8a74086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...598 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>