--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88563c2795a04e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b245a9f5744dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd116fc14e8a74086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b38ed3d326d486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78923c498224e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd116fc14e8a74086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62543964fd5d4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b38ed3d326d486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>