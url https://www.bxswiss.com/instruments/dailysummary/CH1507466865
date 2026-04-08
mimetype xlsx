--- v3 (2026-03-18)
+++ v4 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac42203195794e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e1cc97776d448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945d658d56214174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d5b42c17b546b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a52b886f1e48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945d658d56214174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a15f2a49c847a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d5b42c17b546b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...129 lines deleted...]
-          <x:t>0,147</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>