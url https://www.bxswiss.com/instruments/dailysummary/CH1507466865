--- v4 (2026-04-08)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e1cc97776d448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bcc8137a8c4b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d5b42c17b546b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f1bfc23389441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a15f2a49c847a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d5b42c17b546b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7555ba66c74a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f1bfc23389441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>