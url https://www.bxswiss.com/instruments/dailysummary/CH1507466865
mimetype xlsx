--- v5 (2026-04-28)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bcc8137a8c4b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc47ebd95e63491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f1bfc23389441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3d937470524d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7555ba66c74a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f1bfc23389441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071ae4e742a54dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3d937470524d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...436 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>